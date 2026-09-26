--- v0 (2026-09-06)
+++ v1 (2026-09-26)
@@ -164,51 +164,51 @@
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I1185"/>
+  <dimension ref="A1:I1188"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="12" customWidth="true"/>
     <col min="2" max="2" width="16" customWidth="true"/>
     <col min="3" max="3" width="17" customWidth="true"/>
     <col min="4" max="4" width="16" customWidth="true"/>
     <col min="5" max="5" width="17" customWidth="true"/>
     <col min="6" max="6" width="20" customWidth="true"/>
     <col min="7" max="7" width="21.5" customWidth="true"/>
     <col min="8" max="8" width="20" customWidth="true"/>
     <col min="9" max="9" width="20.5" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" customHeight="0">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>WK_Ending</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
@@ -36841,140 +36841,233 @@
         <v>601.2</v>
       </c>
       <c r="C1182" s="3">
         <v>285.8</v>
       </c>
       <c r="D1182" s="3">
         <v>180.4</v>
       </c>
       <c r="E1182" s="3">
         <v>103.5</v>
       </c>
       <c r="F1182" s="3">
         <v>68.6</v>
       </c>
       <c r="G1182" s="3">
         <v>30.5</v>
       </c>
       <c r="H1182" s="3">
         <v>111.8</v>
       </c>
       <c r="I1182" s="3">
         <v>73</v>
       </c>
     </row>
     <row r="1183" spans="1:9" customHeight="0">
-      <c r="A1183" s="4" t="inlineStr">
+      <c r="A1183" s="2" t="inlineStr">
         <is>
           <t>8/28/2026</t>
         </is>
       </c>
-      <c r="B1183" s="5">
+      <c r="B1183" s="3">
         <v>596</v>
       </c>
-      <c r="C1183" s="5">
+      <c r="C1183" s="3">
         <v>283.2</v>
       </c>
-      <c r="D1183" s="5">
+      <c r="D1183" s="3">
         <v>178.5</v>
       </c>
-      <c r="E1183" s="5">
+      <c r="E1183" s="3">
         <v>102.2</v>
       </c>
-      <c r="F1183" s="5">
+      <c r="F1183" s="3">
         <v>67.2</v>
       </c>
-      <c r="G1183" s="5">
+      <c r="G1183" s="3">
         <v>30</v>
       </c>
-      <c r="H1183" s="5">
+      <c r="H1183" s="3">
         <v>111.3</v>
       </c>
-      <c r="I1183" s="5">
+      <c r="I1183" s="3">
         <v>72.2</v>
       </c>
     </row>
     <row r="1184" spans="1:9" customHeight="0">
       <c r="A1184" s="2" t="inlineStr">
         <is>
-          <t>WoW % Change</t>
-[...24 lines deleted...]
-        <v>-0.011</v>
+          <t>9/4/2026</t>
+        </is>
+      </c>
+      <c r="B1184" s="3">
+        <v>592.7</v>
+      </c>
+      <c r="C1184" s="3">
+        <v>283</v>
+      </c>
+      <c r="D1184" s="3">
+        <v>173.6</v>
+      </c>
+      <c r="E1184" s="3">
+        <v>99.6</v>
+      </c>
+      <c r="F1184" s="3">
+        <v>63.1</v>
+      </c>
+      <c r="G1184" s="3">
+        <v>27.8</v>
+      </c>
+      <c r="H1184" s="3">
+        <v>110.5</v>
+      </c>
+      <c r="I1184" s="3">
+        <v>71.8</v>
       </c>
     </row>
     <row r="1185" spans="1:9" customHeight="0">
       <c r="A1185" s="2" t="inlineStr">
         <is>
+          <t>9/11/2026</t>
+        </is>
+      </c>
+      <c r="B1185" s="3">
+        <v>495.1</v>
+      </c>
+      <c r="C1185" s="3">
+        <v>237.3</v>
+      </c>
+      <c r="D1185" s="3">
+        <v>134.2</v>
+      </c>
+      <c r="E1185" s="3">
+        <v>78.7</v>
+      </c>
+      <c r="F1185" s="3">
+        <v>45</v>
+      </c>
+      <c r="G1185" s="3">
+        <v>19.8</v>
+      </c>
+      <c r="H1185" s="3">
+        <v>89.2</v>
+      </c>
+      <c r="I1185" s="3">
+        <v>58.9</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:9" customHeight="0">
+      <c r="A1186" s="4" t="inlineStr">
+        <is>
+          <t>9/18/2026</t>
+        </is>
+      </c>
+      <c r="B1186" s="5">
+        <v>570.2</v>
+      </c>
+      <c r="C1186" s="5">
+        <v>270.7</v>
+      </c>
+      <c r="D1186" s="5">
+        <v>146.2</v>
+      </c>
+      <c r="E1186" s="5">
+        <v>87.3</v>
+      </c>
+      <c r="F1186" s="5">
+        <v>45.7</v>
+      </c>
+      <c r="G1186" s="5">
+        <v>20</v>
+      </c>
+      <c r="H1186" s="5">
+        <v>100.5</v>
+      </c>
+      <c r="I1186" s="5">
+        <v>67.3</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:9" customHeight="0">
+      <c r="A1187" s="2" t="inlineStr">
+        <is>
+          <t>WoW % Change</t>
+        </is>
+      </c>
+      <c r="B1187" s="6">
+        <v>0.152</v>
+      </c>
+      <c r="C1187" s="6">
+        <v>0.141</v>
+      </c>
+      <c r="D1187" s="6">
+        <v>0.089</v>
+      </c>
+      <c r="E1187" s="6">
+        <v>0.109</v>
+      </c>
+      <c r="F1187" s="6">
+        <v>0.016</v>
+      </c>
+      <c r="G1187" s="6">
+        <v>0.01</v>
+      </c>
+      <c r="H1187" s="6">
+        <v>0.127</v>
+      </c>
+      <c r="I1187" s="6">
+        <v>0.143</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:9" customHeight="0">
+      <c r="A1188" s="2" t="inlineStr">
+        <is>
           <t>YoY % Change</t>
         </is>
       </c>
-      <c r="B1185" s="6">
-[...21 lines deleted...]
-        <v>0.092</v>
+      <c r="B1188" s="6">
+        <v>-0.09</v>
+      </c>
+      <c r="C1188" s="6">
+        <v>-0.091</v>
+      </c>
+      <c r="D1188" s="6">
+        <v>-0.689</v>
+      </c>
+      <c r="E1188" s="6">
+        <v>-0.558</v>
+      </c>
+      <c r="F1188" s="6">
+        <v>-0.868</v>
+      </c>
+      <c r="G1188" s="6">
+        <v>-0.841</v>
+      </c>
+      <c r="H1188" s="6">
+        <v>-0.192</v>
+      </c>
+      <c r="I1188" s="6">
+        <v>-0.068</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>