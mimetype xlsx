--- v1 (2026-09-26)
+++ v2 (2026-10-16)
@@ -164,51 +164,51 @@
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I1188"/>
+  <dimension ref="A1:I1191"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="12" customWidth="true"/>
     <col min="2" max="2" width="16" customWidth="true"/>
     <col min="3" max="3" width="17" customWidth="true"/>
     <col min="4" max="4" width="16" customWidth="true"/>
     <col min="5" max="5" width="17" customWidth="true"/>
     <col min="6" max="6" width="20" customWidth="true"/>
     <col min="7" max="7" width="21.5" customWidth="true"/>
     <col min="8" max="8" width="20" customWidth="true"/>
     <col min="9" max="9" width="20.5" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" customHeight="0">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>WK_Ending</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
@@ -36934,140 +36934,233 @@
         <v>495.1</v>
       </c>
       <c r="C1185" s="3">
         <v>237.3</v>
       </c>
       <c r="D1185" s="3">
         <v>134.2</v>
       </c>
       <c r="E1185" s="3">
         <v>78.7</v>
       </c>
       <c r="F1185" s="3">
         <v>45</v>
       </c>
       <c r="G1185" s="3">
         <v>19.8</v>
       </c>
       <c r="H1185" s="3">
         <v>89.2</v>
       </c>
       <c r="I1185" s="3">
         <v>58.9</v>
       </c>
     </row>
     <row r="1186" spans="1:9" customHeight="0">
-      <c r="A1186" s="4" t="inlineStr">
+      <c r="A1186" s="2" t="inlineStr">
         <is>
           <t>9/18/2026</t>
         </is>
       </c>
-      <c r="B1186" s="5">
+      <c r="B1186" s="3">
         <v>570.2</v>
       </c>
-      <c r="C1186" s="5">
+      <c r="C1186" s="3">
         <v>270.7</v>
       </c>
-      <c r="D1186" s="5">
+      <c r="D1186" s="3">
         <v>146.2</v>
       </c>
-      <c r="E1186" s="5">
+      <c r="E1186" s="3">
         <v>87.3</v>
       </c>
-      <c r="F1186" s="5">
+      <c r="F1186" s="3">
         <v>45.7</v>
       </c>
-      <c r="G1186" s="5">
+      <c r="G1186" s="3">
         <v>20</v>
       </c>
-      <c r="H1186" s="5">
+      <c r="H1186" s="3">
         <v>100.5</v>
       </c>
-      <c r="I1186" s="5">
+      <c r="I1186" s="3">
         <v>67.3</v>
       </c>
     </row>
     <row r="1187" spans="1:9" customHeight="0">
       <c r="A1187" s="2" t="inlineStr">
         <is>
-          <t>WoW % Change</t>
-[...24 lines deleted...]
-        <v>0.143</v>
+          <t>9/25/2026</t>
+        </is>
+      </c>
+      <c r="B1187" s="3">
+        <v>534.1</v>
+      </c>
+      <c r="C1187" s="3">
+        <v>256.4</v>
+      </c>
+      <c r="D1187" s="3">
+        <v>128.6</v>
+      </c>
+      <c r="E1187" s="3">
+        <v>77.8</v>
+      </c>
+      <c r="F1187" s="3">
+        <v>37.7</v>
+      </c>
+      <c r="G1187" s="3">
+        <v>16</v>
+      </c>
+      <c r="H1187" s="3">
+        <v>90.9</v>
+      </c>
+      <c r="I1187" s="3">
+        <v>61.8</v>
       </c>
     </row>
     <row r="1188" spans="1:9" customHeight="0">
       <c r="A1188" s="2" t="inlineStr">
         <is>
+          <t>10/2/2026</t>
+        </is>
+      </c>
+      <c r="B1188" s="3">
+        <v>517.1</v>
+      </c>
+      <c r="C1188" s="3">
+        <v>249</v>
+      </c>
+      <c r="D1188" s="3">
+        <v>116.9</v>
+      </c>
+      <c r="E1188" s="3">
+        <v>72</v>
+      </c>
+      <c r="F1188" s="3">
+        <v>31.6</v>
+      </c>
+      <c r="G1188" s="3">
+        <v>13.7</v>
+      </c>
+      <c r="H1188" s="3">
+        <v>85.3</v>
+      </c>
+      <c r="I1188" s="3">
+        <v>58.3</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:9" customHeight="0">
+      <c r="A1189" s="4" t="inlineStr">
+        <is>
+          <t>10/9/2026</t>
+        </is>
+      </c>
+      <c r="B1189" s="5">
+        <v>496.8</v>
+      </c>
+      <c r="C1189" s="5">
+        <v>239.9</v>
+      </c>
+      <c r="D1189" s="5">
+        <v>120.7</v>
+      </c>
+      <c r="E1189" s="5">
+        <v>76.7</v>
+      </c>
+      <c r="F1189" s="5">
+        <v>31.9</v>
+      </c>
+      <c r="G1189" s="5">
+        <v>14.3</v>
+      </c>
+      <c r="H1189" s="5">
+        <v>88.8</v>
+      </c>
+      <c r="I1189" s="5">
+        <v>62.4</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:9" customHeight="0">
+      <c r="A1190" s="2" t="inlineStr">
+        <is>
+          <t>WoW % Change</t>
+        </is>
+      </c>
+      <c r="B1190" s="6">
+        <v>-0.039</v>
+      </c>
+      <c r="C1190" s="6">
+        <v>-0.037</v>
+      </c>
+      <c r="D1190" s="6">
+        <v>0.033</v>
+      </c>
+      <c r="E1190" s="6">
+        <v>0.065</v>
+      </c>
+      <c r="F1190" s="6">
+        <v>0.009</v>
+      </c>
+      <c r="G1190" s="6">
+        <v>0.044</v>
+      </c>
+      <c r="H1190" s="6">
+        <v>0.041</v>
+      </c>
+      <c r="I1190" s="6">
+        <v>0.07</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:9" customHeight="0">
+      <c r="A1191" s="2" t="inlineStr">
+        <is>
           <t>YoY % Change</t>
         </is>
       </c>
-      <c r="B1188" s="6">
-[...21 lines deleted...]
-        <v>-0.068</v>
+      <c r="B1191" s="6">
+        <v>-0.167</v>
+      </c>
+      <c r="C1191" s="6">
+        <v>-0.16</v>
+      </c>
+      <c r="D1191" s="6">
+        <v>-0.522</v>
+      </c>
+      <c r="E1191" s="6">
+        <v>-0.367</v>
+      </c>
+      <c r="F1191" s="6">
+        <v>-0.773</v>
+      </c>
+      <c r="G1191" s="6">
+        <v>-0.737</v>
+      </c>
+      <c r="H1191" s="6">
+        <v>-0.206</v>
+      </c>
+      <c r="I1191" s="6">
+        <v>-0.064</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>