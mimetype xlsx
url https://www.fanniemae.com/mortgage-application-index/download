--- v2 (2026-10-16)
+++ v3 (2026-11-05)
@@ -164,51 +164,51 @@
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I1191"/>
+  <dimension ref="A1:I1194"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="12" customWidth="true"/>
     <col min="2" max="2" width="16" customWidth="true"/>
     <col min="3" max="3" width="17" customWidth="true"/>
     <col min="4" max="4" width="16" customWidth="true"/>
     <col min="5" max="5" width="17" customWidth="true"/>
     <col min="6" max="6" width="20" customWidth="true"/>
     <col min="7" max="7" width="21.5" customWidth="true"/>
     <col min="8" max="8" width="20" customWidth="true"/>
     <col min="9" max="9" width="20.5" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" customHeight="0">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>WK_Ending</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
@@ -37027,139 +37027,232 @@
         <v>517.1</v>
       </c>
       <c r="C1188" s="3">
         <v>249</v>
       </c>
       <c r="D1188" s="3">
         <v>116.9</v>
       </c>
       <c r="E1188" s="3">
         <v>72</v>
       </c>
       <c r="F1188" s="3">
         <v>31.6</v>
       </c>
       <c r="G1188" s="3">
         <v>13.7</v>
       </c>
       <c r="H1188" s="3">
         <v>85.3</v>
       </c>
       <c r="I1188" s="3">
         <v>58.3</v>
       </c>
     </row>
     <row r="1189" spans="1:9" customHeight="0">
-      <c r="A1189" s="4" t="inlineStr">
+      <c r="A1189" s="2" t="inlineStr">
         <is>
           <t>10/9/2026</t>
         </is>
       </c>
-      <c r="B1189" s="5">
+      <c r="B1189" s="3">
         <v>496.8</v>
       </c>
-      <c r="C1189" s="5">
+      <c r="C1189" s="3">
         <v>239.9</v>
       </c>
-      <c r="D1189" s="5">
+      <c r="D1189" s="3">
         <v>120.7</v>
       </c>
-      <c r="E1189" s="5">
+      <c r="E1189" s="3">
         <v>76.7</v>
       </c>
-      <c r="F1189" s="5">
+      <c r="F1189" s="3">
         <v>31.9</v>
       </c>
-      <c r="G1189" s="5">
+      <c r="G1189" s="3">
         <v>14.3</v>
       </c>
-      <c r="H1189" s="5">
+      <c r="H1189" s="3">
         <v>88.8</v>
       </c>
-      <c r="I1189" s="5">
+      <c r="I1189" s="3">
         <v>62.4</v>
       </c>
     </row>
     <row r="1190" spans="1:9" customHeight="0">
       <c r="A1190" s="2" t="inlineStr">
         <is>
-          <t>WoW % Change</t>
-[...24 lines deleted...]
-        <v>0.07</v>
+          <t>10/16/2026</t>
+        </is>
+      </c>
+      <c r="B1190" s="3">
+        <v>461.4</v>
+      </c>
+      <c r="C1190" s="3">
+        <v>223.4</v>
+      </c>
+      <c r="D1190" s="3">
+        <v>114.9</v>
+      </c>
+      <c r="E1190" s="3">
+        <v>73.5</v>
+      </c>
+      <c r="F1190" s="3">
+        <v>30.5</v>
+      </c>
+      <c r="G1190" s="3">
+        <v>13.7</v>
+      </c>
+      <c r="H1190" s="3">
+        <v>84.4</v>
+      </c>
+      <c r="I1190" s="3">
+        <v>59.8</v>
       </c>
     </row>
     <row r="1191" spans="1:9" customHeight="0">
       <c r="A1191" s="2" t="inlineStr">
         <is>
+          <t>10/23/2026</t>
+        </is>
+      </c>
+      <c r="B1191" s="3">
+        <v>467.6</v>
+      </c>
+      <c r="C1191" s="3">
+        <v>226.7</v>
+      </c>
+      <c r="D1191" s="3">
+        <v>120.4</v>
+      </c>
+      <c r="E1191" s="3">
+        <v>76.4</v>
+      </c>
+      <c r="F1191" s="3">
+        <v>31.9</v>
+      </c>
+      <c r="G1191" s="3">
+        <v>14.4</v>
+      </c>
+      <c r="H1191" s="3">
+        <v>88.5</v>
+      </c>
+      <c r="I1191" s="3">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:9" customHeight="0">
+      <c r="A1192" s="4" t="inlineStr">
+        <is>
+          <t>10/30/2026</t>
+        </is>
+      </c>
+      <c r="B1192" s="5">
+        <v>461.1</v>
+      </c>
+      <c r="C1192" s="5">
+        <v>222.5</v>
+      </c>
+      <c r="D1192" s="5">
+        <v>123.4</v>
+      </c>
+      <c r="E1192" s="5">
+        <v>77.3</v>
+      </c>
+      <c r="F1192" s="5">
+        <v>34.9</v>
+      </c>
+      <c r="G1192" s="5">
+        <v>15.7</v>
+      </c>
+      <c r="H1192" s="5">
+        <v>88.5</v>
+      </c>
+      <c r="I1192" s="5">
+        <v>61.6</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:9" customHeight="0">
+      <c r="A1193" s="2" t="inlineStr">
+        <is>
+          <t>WoW % Change</t>
+        </is>
+      </c>
+      <c r="B1193" s="6">
+        <v>-0.014</v>
+      </c>
+      <c r="C1193" s="6">
+        <v>-0.019</v>
+      </c>
+      <c r="D1193" s="6">
+        <v>0.025</v>
+      </c>
+      <c r="E1193" s="6">
+        <v>0.012</v>
+      </c>
+      <c r="F1193" s="6">
+        <v>0.094</v>
+      </c>
+      <c r="G1193" s="6">
+        <v>0.09</v>
+      </c>
+      <c r="H1193" s="6">
+        <v>0</v>
+      </c>
+      <c r="I1193" s="6">
+        <v>-0.006</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:9" customHeight="0">
+      <c r="A1194" s="2" t="inlineStr">
+        <is>
           <t>YoY % Change</t>
         </is>
       </c>
-      <c r="B1191" s="6">
-[...20 lines deleted...]
-      <c r="I1191" s="6">
+      <c r="B1194" s="6">
+        <v>-0.189</v>
+      </c>
+      <c r="C1194" s="6">
+        <v>-0.186</v>
+      </c>
+      <c r="D1194" s="6">
+        <v>-0.631</v>
+      </c>
+      <c r="E1194" s="6">
+        <v>-0.484</v>
+      </c>
+      <c r="F1194" s="6">
+        <v>-0.842</v>
+      </c>
+      <c r="G1194" s="6">
+        <v>-0.813</v>
+      </c>
+      <c r="H1194" s="6">
+        <v>-0.222</v>
+      </c>
+      <c r="I1194" s="6">
         <v>-0.064</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>